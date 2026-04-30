--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="48">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo nº 2 de 2026</t>
   </si>
   <si>
@@ -82,50 +82,53 @@
     <t>Adilson da Diléia</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A POSSIBILIDADE DE CONVERSÃO DE MULTAS DE TRÂNSITO DE NATUREZA LEVE, APLICADAS PELO MUNICÍPIO DE MENDES/RJ, EM DOAÇÃO DE SANGUE E DOAÇÃO DE MEDULA ÓSSEA, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo nº 7 de 2026</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR TERMO DE PERMISSÃO DE USO DE BEM PÚBLICO À SENHORA MARIA DE FÁTIMA ALVES DA SILVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Matéria inclusa na Ordem do Dia - 1ª votação</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo nº 8 de 2026</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR EM FAVOR DA PREFEITURA MUNICIPAL DE MENDES CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 2.370.900,00 (DOIS MILHÕES, TREZENTOS E SETENTA MIL E NOVECENTOS REAIS), PARA ATENDER A DESPESA DA SEGUINTE DOTAÇÃO ORÇAMENTÁRIA.</t>
   </si>
   <si>
     <t>Projeto de Lei - Executivo nº 12 de 2026</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA FORMA DA LEI.</t>
+  </si>
+  <si>
+    <t>Matéria Inclusa Ordem do Dia - única votação</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei - Câmara nº 3 de 2026</t>
   </si>
   <si>
     <t>Adriane Mazoni</t>
   </si>
   <si>
     <t>PROJETO DE LEI VISANDO A INSTITUIÇÃO DA GARANTIA DE ATENDIMENTO PREFERENCIAL ÀS PESSOAS EM TRATAMENTO DE CÂNCER NO ÂMBITO DO MUNICÍPIO DE MENDES/RJ E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Leitura em Plenário</t>
   </si>
   <si>
     <t>Indicação nº 58 de 2026</t>
   </si>
   <si>
     <t>Rodolfinho</t>
   </si>
   <si>
     <t>LIMPEZA E TROCA DE LÂMPADAS NA PRAÇA SUSPENSA- FALCÃO DIAS.</t>
   </si>
@@ -631,231 +634,231 @@
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>51</v>
       </c>
       <c r="B7" t="s">
         <v>6</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>103</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>88</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s">
+        <v>31</v>
+      </c>
+      <c r="E9" t="s">
+        <v>32</v>
+      </c>
+      <c r="F9" t="s">
         <v>29</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>89</v>
       </c>
       <c r="B10" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="F10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>90</v>
       </c>
       <c r="B11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>91</v>
       </c>
       <c r="B12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="F12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>92</v>
       </c>
       <c r="B13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D13" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>93</v>
       </c>
       <c r="B14" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C14" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
         <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F14" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>94</v>
       </c>
       <c r="B15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
         <v>15</v>
       </c>
       <c r="E15" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>99</v>
       </c>
       <c r="B16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="F16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>